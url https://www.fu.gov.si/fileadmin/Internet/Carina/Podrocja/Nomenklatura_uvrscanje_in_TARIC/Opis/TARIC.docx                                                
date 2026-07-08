--- v0 (2025-11-26)
+++ v1 (2026-07-08)
@@ -9,51 +9,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2816407A" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRDefault="00887E1E" w:rsidP="00CA699D">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78B4508C" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRDefault="00887E1E" w:rsidP="00CA699D">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38830EF5" w14:textId="77777777" w:rsidR="00F825FF" w:rsidRDefault="00F825FF" w:rsidP="00CA699D">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16E1AFD6" w14:textId="77777777" w:rsidR="00F825FF" w:rsidRDefault="00F825FF" w:rsidP="00CA699D">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
@@ -363,807 +363,832 @@
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F2D2BFA" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRDefault="00887E1E" w:rsidP="00CA699D">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52FCBC7C" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRDefault="00887E1E" w:rsidP="00CA699D">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44D7B065" w14:textId="2D22156F" w:rsidR="00CA699D" w:rsidRPr="007C2CA4" w:rsidRDefault="00EA6DE7" w:rsidP="00F825FF">
+    <w:p w14:paraId="44D7B065" w14:textId="3A879A94" w:rsidR="00CA699D" w:rsidRPr="007C2CA4" w:rsidRDefault="00EA6DE7" w:rsidP="00F825FF">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00547BC9">
+      <w:r w:rsidR="00673B71">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005519F3" w:rsidRPr="007C2CA4">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">. izdaja, </w:t>
       </w:r>
-      <w:r w:rsidR="00547BC9">
+      <w:r w:rsidR="00666FE0">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t>Avgust</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003B0CAC">
+        <w:t>Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="004F619C">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00187886">
+        <w:t>lij</w:t>
+      </w:r>
+      <w:r w:rsidR="003B0CAC">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005519F3" w:rsidRPr="007C2CA4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00187886">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007C2CA4" w:rsidRPr="007C2CA4">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005519F3" w:rsidRPr="007C2CA4">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00547BC9">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2CA4" w:rsidRPr="007C2CA4">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00666FE0">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2196FA3F" w14:textId="77777777" w:rsidR="00DA2C9A" w:rsidRPr="000C203D" w:rsidRDefault="00CA699D" w:rsidP="009541F3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00DA2C9A" w:rsidRPr="000C203D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00B90918">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>azalo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="380AF76A" w14:textId="77777777" w:rsidR="00403340" w:rsidRDefault="00403340" w:rsidP="00403340"/>
-    <w:p w14:paraId="07FB6DE9" w14:textId="7CE0A3A6" w:rsidR="00DC247B" w:rsidRDefault="00D72DA8">
+    <w:p w14:paraId="099193D5" w14:textId="7263D3E0" w:rsidR="00EA19FC" w:rsidRDefault="00D72DA8">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="sl-SI"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "FURS_naslov_1;1;FURS_naslov_2;2;Naslov;3" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc145573356" w:history="1">
-        <w:r w:rsidR="00DC247B" w:rsidRPr="00E12FE0">
+      <w:hyperlink w:anchor="_Toc233965439" w:history="1">
+        <w:r w:rsidR="00EA19FC" w:rsidRPr="00A86A5F">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.0 Kaj je TARIC</w:t>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r w:rsidR="00EA19FC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r w:rsidR="00EA19FC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r w:rsidR="00EA19FC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc145573356 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233965439 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r w:rsidR="00EA19FC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r w:rsidR="00EA19FC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r w:rsidR="00EA19FC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r w:rsidR="00EA19FC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53B44967" w14:textId="2E4FC2F5" w:rsidR="00DC247B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="30E108DA" w14:textId="511241AC" w:rsidR="00EA19FC" w:rsidRDefault="00EA19FC">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00DC247B" w:rsidRPr="00E12FE0">
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233965440" w:history="1">
+        <w:r w:rsidRPr="00A86A5F">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.0 Dostop do TARIC-a</w:t>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc145573357 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233965440 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4670D261" w14:textId="287F167E" w:rsidR="00DC247B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="441D6F0F" w14:textId="554D1E26" w:rsidR="00EA19FC" w:rsidRDefault="00EA19FC">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00DC247B" w:rsidRPr="00E12FE0">
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233965441" w:history="1">
+        <w:r w:rsidRPr="00A86A5F">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.0 Vsebina TARIC-a</w:t>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc145573358 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233965441 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7143A488" w14:textId="09C56B3E" w:rsidR="00DC247B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="383A6073" w14:textId="7EDCFA17" w:rsidR="00EA19FC" w:rsidRDefault="00EA19FC">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00DC247B" w:rsidRPr="00E12FE0">
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233965442" w:history="1">
+        <w:r w:rsidRPr="00A86A5F">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1 TARIC nomenklatura</w:t>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc145573359 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233965442 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B0BF8AE" w14:textId="0549328A" w:rsidR="00DC247B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3292F8FD" w14:textId="25034BC1" w:rsidR="00EA19FC" w:rsidRDefault="00EA19FC">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00DC247B" w:rsidRPr="00E12FE0">
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233965443" w:history="1">
+        <w:r w:rsidRPr="00A86A5F">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1.1 Označevanje blaga v TARIC-u</w:t>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc145573360 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233965443 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25500E0B" w14:textId="1561DD5C" w:rsidR="00DC247B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4B66DA40" w14:textId="1AB14E71" w:rsidR="00EA19FC" w:rsidRDefault="00EA19FC">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00DC247B" w:rsidRPr="00E12FE0">
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233965444" w:history="1">
+        <w:r w:rsidRPr="00A86A5F">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2 Ukrepi v TARIC-u</w:t>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc145573361 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233965444 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B3785E1" w14:textId="502F0A6A" w:rsidR="00DC247B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="43CFA902" w14:textId="6C3DFC5D" w:rsidR="00EA19FC" w:rsidRDefault="00EA19FC">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00DC247B" w:rsidRPr="00E12FE0">
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233965445" w:history="1">
+        <w:r w:rsidRPr="00A86A5F">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.0 TARIC dnevne datoteke, podatki za zunanje uporabnike</w:t>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc145573362 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233965445 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C17BFF5" w14:textId="14D4BE7A" w:rsidR="00DC247B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="109390D0" w14:textId="34244D93" w:rsidR="00EA19FC" w:rsidRDefault="00EA19FC">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00DC247B" w:rsidRPr="00E12FE0">
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233965446" w:history="1">
+        <w:r w:rsidRPr="00A86A5F">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1. TARIC in spletne storitve</w:t>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc145573363 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233965446 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00DC247B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28039312" w14:textId="662C152F" w:rsidR="00403340" w:rsidRDefault="00D72DA8" w:rsidP="00403340">
+    <w:p w14:paraId="28039312" w14:textId="0827424C" w:rsidR="00403340" w:rsidRDefault="00D72DA8" w:rsidP="00403340">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C2DF088" w14:textId="77777777" w:rsidR="00584990" w:rsidRPr="00B67CE4" w:rsidRDefault="00DA2C9A" w:rsidP="00584990">
       <w:pPr>
         <w:pStyle w:val="FURSnaslov1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc145573356"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Toc435774133"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc406418479"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc406651355"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc435774133"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc233965439"/>
       <w:r w:rsidR="00584990" w:rsidRPr="00B67CE4">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1.0 </w:t>
       </w:r>
       <w:r w:rsidR="00584990">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>Kaj je TARIC</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="797166D2" w14:textId="77777777" w:rsidR="00584990" w:rsidRDefault="00584990" w:rsidP="00734294">
       <w:r w:rsidRPr="00584990">
         <w:t xml:space="preserve">TARIC ali integrirana tarifa Evropskih skupnosti (Tarif </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00584990">
         <w:t>Intégré</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00584990">
         <w:t xml:space="preserve"> de la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00584990">
         <w:t>Communauté</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00584990">
         <w:t>) je podatkovna zbirka, v katero so vključeni vsi ukrepi, ki se nanašajo na skupno carinsko tarifo kakor tudi na trgovinsko in kmetijsko zakonodajo. Z integracijo in kodiranjem teh ukrepov TARIC zagotavlja enotno uporabo v vseh državah članicah EU. Hkrati daje vsem gospodarskim in drugim subjektom jasen pregled vseh ukrepov, ki jih je treba upoštevati ob uvozu v EU ali ob izvozu iz EU.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E828931" w14:textId="77777777" w:rsidR="00734294" w:rsidRPr="00584990" w:rsidRDefault="00734294" w:rsidP="00734294"/>
     <w:p w14:paraId="40D5DCDD" w14:textId="77777777" w:rsidR="00584990" w:rsidRDefault="00584990" w:rsidP="00734294">
       <w:r w:rsidRPr="00584990">
         <w:t>Poleg ukrepov, ki so integrirani v TARIC, je v TARIC integrirana tudi nomenklatura TARIC, ki ima za osnovo KN in predstavlja nadaljnjo delitev blaga. Uporaba desetmestne številčne oznake TARIC in po potrebi dodatne oznake TARIC je obvezna v carinskih deklaracijah pri uvozu iz tretjih držav. TARIC ima svojo zakonsko osnovo v uredbi Sveta (EGS) št. 2658/87.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6786EFBC" w14:textId="77777777" w:rsidR="00B77BD2" w:rsidRPr="00B67CE4" w:rsidRDefault="00F721BD" w:rsidP="00B77BD2">
       <w:pPr>
         <w:pStyle w:val="FURSnaslov1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc145573357"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc233965440"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B77BD2" w:rsidRPr="00B67CE4">
         <w:t xml:space="preserve">.0 </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00213FED">
+        <w:rPr>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Dostop do TARIC-a</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="00213FED">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="3EA7FD40" w14:textId="2341D3E6" w:rsidR="00BA0C10" w:rsidRDefault="00BA0C10" w:rsidP="00734294">
       <w:bookmarkStart w:id="5" w:name="_Toc406573941"/>
       <w:bookmarkStart w:id="6" w:name="_Toc406651356"/>
       <w:bookmarkStart w:id="7" w:name="_Toc435774134"/>
       <w:r w:rsidRPr="00F721BD">
         <w:t>Podatki, ki so v TARIC-u, so dostopni s pomočjo internetnega brskalnika, imenovanega TARIC</w:t>
       </w:r>
       <w:r w:rsidR="00B57F3C">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00F721BD">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00E33AF0" w:rsidRPr="007C2CA4">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>na portalu e-Carina</w:t>
         </w:r>
       </w:hyperlink>
@@ -1528,163 +1553,169 @@
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003D1236">
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>Carina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F009AB" w14:textId="77777777" w:rsidR="00B37973" w:rsidRDefault="00B37973" w:rsidP="00734294">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73AFC76D" w14:textId="77777777" w:rsidR="00225DE2" w:rsidRDefault="00225DE2" w:rsidP="00734294">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3982866D" w14:textId="7DC0EA08" w:rsidR="00B37973" w:rsidRDefault="00903C5A" w:rsidP="00734294">
+    <w:p w14:paraId="3982866D" w14:textId="02FF628A" w:rsidR="00B37973" w:rsidRDefault="00903C5A" w:rsidP="00734294">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Po izbiri načina prijave in uspešni prijavi se prikaže začetna zaslonska maska portala e-carina »Moji podatki« kjer za dostop do aplikacije TARIC izberemo zavihek TARIC</w:t>
       </w:r>
       <w:r w:rsidR="00B57F3C">
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
+      <w:r w:rsidR="003361AD">
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in enega od modulov, ki nas zanima</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6BD7BE" w14:textId="77777777" w:rsidR="00B37973" w:rsidRDefault="00B37973" w:rsidP="00B37973">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47406D30" w14:textId="77777777" w:rsidR="00B37973" w:rsidRDefault="00874E26" w:rsidP="00B37973">
+    <w:p w14:paraId="47406D30" w14:textId="4B053B56" w:rsidR="00B37973" w:rsidRDefault="003361AD" w:rsidP="00B37973">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0337DA5D" wp14:editId="10C0CDD9">
-[...2 lines deleted...]
-            <wp:docPr id="13" name="Slika 13"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1075EEE1" wp14:editId="07155DAA">
+            <wp:extent cx="5391150" cy="660400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:docPr id="2093134345" name="Slika 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPr id="0" name="Picture 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5878959" cy="2253947"/>
+                      <a:ext cx="5391150" cy="660400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA9AA20" w14:textId="46E06921" w:rsidR="00B37973" w:rsidRDefault="00B37973" w:rsidP="00734294">
+    <w:p w14:paraId="0DA9AA20" w14:textId="137EEB4B" w:rsidR="00B37973" w:rsidRDefault="00B37973" w:rsidP="00734294">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D1236">
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
-        <w:t>Začetna zaslonska slika brskalnika TARIC</w:t>
+        <w:t>Začetna zaslonska slika TARIC</w:t>
       </w:r>
       <w:r w:rsidR="00B57F3C">
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F03F61" w14:textId="77777777" w:rsidR="00B37973" w:rsidRDefault="00B37973" w:rsidP="00734294">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BBC3717" w14:textId="77777777" w:rsidR="00862D72" w:rsidRDefault="00862D72" w:rsidP="00734294">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E9A58CD" w14:textId="77777777" w:rsidR="00862D72" w:rsidRDefault="00862D72" w:rsidP="00734294">
       <w:pPr>
         <w:rPr>
@@ -1814,129 +1845,112 @@
     </w:p>
     <w:p w14:paraId="33D3403C" w14:textId="77777777" w:rsidR="00B37973" w:rsidRPr="005934EB" w:rsidRDefault="00B37973" w:rsidP="00734294">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005934EB">
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>Zaslonska slika brskalnika TARIC na spletni strani Evropske komisije</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A54014F" w14:textId="77777777" w:rsidR="00B37973" w:rsidRDefault="00B37973" w:rsidP="00B37973">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13C3006E" w14:textId="77777777" w:rsidR="00D45203" w:rsidRDefault="00D45203" w:rsidP="006C2983">
+    <w:p w14:paraId="283EB2F5" w14:textId="77777777" w:rsidR="005A7A84" w:rsidRDefault="005A7A84" w:rsidP="006C2983">
       <w:pPr>
         <w:pStyle w:val="FURSnaslov1"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF42F70" w14:textId="77777777" w:rsidR="00D45203" w:rsidRDefault="00D45203" w:rsidP="006C2983">
+    <w:p w14:paraId="7B237BCF" w14:textId="773ADD0A" w:rsidR="00B77BD2" w:rsidRDefault="00F721BD" w:rsidP="006C2983">
       <w:pPr>
         <w:pStyle w:val="FURSnaslov1"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="FURSnaslov1"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc233965441"/>
+      <w:r>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00885551">
         <w:t xml:space="preserve">.0 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00B37973">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>Vsebina TARIC-a</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="1B51A8CA" w14:textId="77777777" w:rsidR="00F721BD" w:rsidRDefault="00F721BD" w:rsidP="00F721BD"/>
     <w:p w14:paraId="26C51923" w14:textId="77777777" w:rsidR="00F721BD" w:rsidRDefault="00F721BD" w:rsidP="00734294">
       <w:r>
         <w:t xml:space="preserve">TARIC vsebuje  </w:t>
       </w:r>
       <w:r w:rsidR="00CA3F03">
         <w:t xml:space="preserve">nomenklaturo </w:t>
       </w:r>
       <w:r>
         <w:t>TARIC  in veliko število ukrepov.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72621FB0" w14:textId="77777777" w:rsidR="00734294" w:rsidRDefault="00734294" w:rsidP="00734294"/>
     <w:p w14:paraId="3966AA2F" w14:textId="77777777" w:rsidR="00B77BD2" w:rsidRPr="004B7558" w:rsidRDefault="00F721BD" w:rsidP="0002114E">
       <w:pPr>
         <w:pStyle w:val="FURSnaslov2"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc406410894"/>
       <w:bookmarkStart w:id="10" w:name="_Toc406410938"/>
       <w:bookmarkStart w:id="11" w:name="_Toc406411365"/>
       <w:bookmarkStart w:id="12" w:name="_Toc406418484"/>
       <w:bookmarkStart w:id="13" w:name="_Toc435774135"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc145573359"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc233965442"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00B77BD2">
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00B37973">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>TARIC nomenklatura</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="329BA1AB" w14:textId="77777777" w:rsidR="00F721BD" w:rsidRDefault="00F721BD" w:rsidP="00B37973">
       <w:bookmarkStart w:id="15" w:name="_Toc406410895"/>
       <w:bookmarkStart w:id="16" w:name="_Toc406410939"/>
@@ -1946,55 +1960,56 @@
     </w:p>
     <w:p w14:paraId="1795F9BC" w14:textId="2A2DFA6B" w:rsidR="00734294" w:rsidRDefault="00CA3F03" w:rsidP="00CA3F03">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA3F03">
         <w:t>V kombinirani nomenklaturi je blago označeno z osemmestno številčno oznako. V nomenklaturi TARIC je blago označeno z desetmestno številčno oznako. Do nomenklature TARIC lahko dostopamo samo elektronsko, s pomočjo brskalnika TARIC</w:t>
       </w:r>
       <w:r w:rsidR="00B57F3C">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA3F03">
         <w:t xml:space="preserve"> na portalu e-Carina ali na spletni strani Evropske komisije.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9A6840" w14:textId="77777777" w:rsidR="00D45203" w:rsidRDefault="00D45203" w:rsidP="00CA3F03">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="119E5FFB" w14:textId="77777777" w:rsidR="00B77BD2" w:rsidRPr="00003352" w:rsidRDefault="00F721BD" w:rsidP="00003352">
       <w:pPr>
         <w:pStyle w:val="Naslov"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc435775179"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc145573360"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc233965443"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00B77BD2" w:rsidRPr="00003352">
         <w:t xml:space="preserve">.1.1 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="001F14DC">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>Označevanje blaga v TARIC-u</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="03D4D610" w14:textId="77777777" w:rsidR="001F14DC" w:rsidRDefault="00CA3F03" w:rsidP="00734294">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
@@ -3309,51 +3324,51 @@
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>Uporaba oznake TARIC in po potrebi dodatne oznake TARIC je obvezna v carinskih in statističnih deklaracijah pri trgovanju s tretjimi državami (člen 5/2/ uredbe Sveta EGS št. 2658/87). Oznako TARIC in dodatno oznako TARIC je treba vpisati v polje 33 EUL.</w:t>
       </w:r>
       <w:r w:rsidR="001F14DC" w:rsidRPr="00492F4A">
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A4EA4B" w14:textId="77777777" w:rsidR="00862D72" w:rsidRDefault="00862D72" w:rsidP="00734294">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06BD1A96" w14:textId="77777777" w:rsidR="00B77BD2" w:rsidRPr="004B7558" w:rsidRDefault="00FC230B" w:rsidP="007472BF">
       <w:pPr>
         <w:pStyle w:val="FURSnaslov2"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc406573942"/>
       <w:bookmarkStart w:id="29" w:name="_Toc406651357"/>
       <w:bookmarkStart w:id="30" w:name="_Toc435774138"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc145573361"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc233965444"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00B77BD2">
         <w:t>.2</w:t>
       </w:r>
       <w:r w:rsidR="00B77BD2" w:rsidRPr="000E38F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="001F14DC">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>Ukrepi v TARIC-u</w:t>
@@ -3413,51 +3428,50 @@
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>dajatve za tretje države kot so določene v kombinirani nomenklaturi,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C99080" w14:textId="77777777" w:rsidR="00FC230B" w:rsidRDefault="00FC230B" w:rsidP="000441CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>opustitve dajatev,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B95EA3" w14:textId="77777777" w:rsidR="00FC230B" w:rsidRDefault="00FC230B" w:rsidP="000441CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>tarifne kvote in</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3070486A" w14:textId="77777777" w:rsidR="00FC230B" w:rsidRDefault="00FC230B" w:rsidP="000441CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
@@ -3625,50 +3639,51 @@
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>ukrepe, ki se nanašajo na omejitev gibanja blaga:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CF7C6E" w14:textId="77777777" w:rsidR="00FC230B" w:rsidRDefault="00FC230B" w:rsidP="000441CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>uvozne in izvozne prepovedi,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE57EE0" w14:textId="77777777" w:rsidR="00FC230B" w:rsidRDefault="00FC230B" w:rsidP="000441CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>uvozne in izvozne omejitve in</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="414114F7" w14:textId="77777777" w:rsidR="00FC230B" w:rsidRDefault="00FC230B" w:rsidP="000441CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
@@ -3866,299 +3881,469 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>poreklo blaga ob uvozu oziroma namembno državo ob izvozu in</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6490174D" w14:textId="77777777" w:rsidR="001F14DC" w:rsidRDefault="00FC230B" w:rsidP="000441CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>datum izvajanja ukrepa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DAD37F" w14:textId="77777777" w:rsidR="00FC230B" w:rsidRDefault="00FC230B" w:rsidP="00FC230B">
+    <w:p w14:paraId="7D511D79" w14:textId="77777777" w:rsidR="006228B8" w:rsidRDefault="006228B8" w:rsidP="000441CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02EEE58C" w14:textId="77777777" w:rsidR="006228B8" w:rsidRDefault="006228B8" w:rsidP="006228B8">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06DAD37F" w14:textId="641A3612" w:rsidR="00FC230B" w:rsidRDefault="003361AD" w:rsidP="00FC230B">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="13F05F8B" w14:textId="77777777" w:rsidR="00874E26" w:rsidRDefault="00874E26" w:rsidP="001F14DC">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C994A5F" wp14:editId="233CE467">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-70485</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>105410</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5969000" cy="3130550"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1209941737" name="Polje z besedilom 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5969000" cy="3130550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7C542972" w14:textId="0547F0CB" w:rsidR="003361AD" w:rsidRDefault="003361AD">
+                            <w:r>
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CABBFB8" wp14:editId="5CC82533">
+                                  <wp:extent cx="5396230" cy="1858010"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+                                  <wp:docPr id="1660739480" name="Slika 3"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="0" name="Picture 8"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                          </pic:cNvPicPr>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId19">
+                                            <a:extLst>
+                                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </a:blip>
+                                          <a:srcRect/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr bwMode="auto">
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="5396230" cy="1858010"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                          <a:noFill/>
+                                          <a:ln>
+                                            <a:noFill/>
+                                          </a:ln>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="5C994A5F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Polje z besedilom 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-5.55pt;margin-top:8.3pt;width:470pt;height:246.5pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD64ZaKNAIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w81xhxiixFhgFB&#10;WyAdelZkORYmi4KkxM5+/SjFebTdadhFJkXqI/mR9Oy+rRU5COsk6Jz2eyklQnMopN7l9OfL6ssd&#10;Jc4zXTAFWuT0KBy9n3/+NGtMJgZQgSqEJQiiXdaYnFbemyxJHK9EzVwPjNBoLMHWzKNqd0lhWYPo&#10;tUoGaTpJGrCFscCFc3j7cDLSecQvS8H9U1k64YnKKebm42njuQ1nMp+xbGeZqSTv0mD/kEXNpMag&#10;F6gH5hnZW/kBqpbcgoPS9zjUCZSl5CLWgNX003fVbCpmRKwFyXHmQpP7f7D88bAxz5b49hu02MBA&#10;SGNc5vAy1NOWtg5fzJSgHSk8XmgTrSccL8fTyTRN0cTRNuwP0/E4Eptcnxvr/HcBNQlCTi32JdLF&#10;DmvnMSS6nl1CNAdKFiupVFTCLIilsuTAsIvKxyTxxRsvpUmT08kQQ39ACNCX91vF+K9Q5lsE1JTG&#10;y2vxQfLttu0Y2UJxRKIsnGbIGb6SiLtmzj8zi0ODBOAi+Cc8SgWYDHQSJRXY33+7D/7YS7RS0uAQ&#10;5lTjllCifmjs8bQ/GoWZjcpo/HWAir21bG8tel8vAfnp48IZHsXg79VZLC3Ur7gtixATTUxzjJxT&#10;fxaX/rQYuG1cLBbRCafUML/WG8MDdKA2sPnSvjJrum56HIRHOA8ry9419eQbm2IWew8rGTse6D1x&#10;2rGOEx6b0m1jWKFbPXpd/xnzPwAAAP//AwBQSwMEFAAGAAgAAAAhAMz0jVXgAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxa20VETRqnQgUkEIuKgrp24iFJ60cUu234e4YV&#10;LEf36N4z5Xpylp1xjH3wCuRcAEPfBNP7VsHnx/NsCSwm7Y22waOCb4ywrq6vSl2YcPHveN6lllGJ&#10;j4VW0KU0FJzHpkOn4zwM6Cn7CqPTic6x5WbUFyp3li+EyLjTvaeFTg+46bA57k5OQT9lL6Let9Yd&#10;3+Tr9okfNoe7R6Vub6aHFbCEU/qD4Vef1KEipzqcvInMKphJKQmlIMuAEZAvljmwWsG9yDPgVcn/&#10;v1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPrhloo0AgAAewQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMz0jVXgAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="7C542972" w14:textId="0547F0CB" w:rsidR="003361AD" w:rsidRDefault="003361AD">
+                      <w:r>
+                        <w:rPr>
+                          <w:noProof/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CABBFB8" wp14:editId="5CC82533">
+                            <wp:extent cx="5396230" cy="1858010"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+                            <wp:docPr id="1660739480" name="Slika 3"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="0" name="Picture 8"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                    </pic:cNvPicPr>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId19">
+                                      <a:extLst>
+                                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </a:blip>
+                                    <a:srcRect/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="5396230" cy="1858010"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:noFill/>
+                                    <a:ln>
+                                      <a:noFill/>
+                                    </a:ln>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0E5D4B" w14:textId="77777777" w:rsidR="003361AD" w:rsidRDefault="003361AD" w:rsidP="00FC230B">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="509DDE2A" w14:textId="77777777" w:rsidR="003361AD" w:rsidRDefault="003361AD" w:rsidP="00FC230B">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44030841" w14:textId="77777777" w:rsidR="003361AD" w:rsidRDefault="003361AD" w:rsidP="00FC230B">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A1E6D9" w14:textId="77777777" w:rsidR="003361AD" w:rsidRDefault="003361AD" w:rsidP="00FC230B">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E477FB8" w14:textId="77777777" w:rsidR="003361AD" w:rsidRDefault="003361AD" w:rsidP="00FC230B">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9ABB13" w14:textId="77777777" w:rsidR="003361AD" w:rsidRDefault="003361AD" w:rsidP="00FC230B">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08DE155A" w14:textId="77777777" w:rsidR="003361AD" w:rsidRDefault="003361AD" w:rsidP="00FC230B">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D0F3CBB" w14:textId="77777777" w:rsidR="003361AD" w:rsidRDefault="003361AD" w:rsidP="00FC230B">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3455F815" w14:textId="77777777" w:rsidR="003361AD" w:rsidRDefault="003361AD" w:rsidP="00FC230B">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="636C55C9" w14:textId="77777777" w:rsidR="003361AD" w:rsidRDefault="003361AD" w:rsidP="00FC230B">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55042992" w14:textId="77777777" w:rsidR="003361AD" w:rsidRDefault="003361AD" w:rsidP="00FC230B">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="078E1803" w14:textId="2C8E7076" w:rsidR="00874E26" w:rsidRDefault="00874E26" w:rsidP="00734294">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="713BEDA0" w14:textId="77777777" w:rsidR="001F14DC" w:rsidRDefault="001F14DC" w:rsidP="00734294">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Zaslonska slika modula Uvoz/ Izvoz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2317F85B" w14:textId="27F80D8C" w:rsidR="00862D72" w:rsidRDefault="00862D72" w:rsidP="00734294"/>
+    <w:p w14:paraId="06C252B3" w14:textId="77777777" w:rsidR="005A7A84" w:rsidRDefault="005A7A84" w:rsidP="00734294"/>
+    <w:p w14:paraId="47FB07DD" w14:textId="77777777" w:rsidR="005A7A84" w:rsidRDefault="005A7A84" w:rsidP="00734294"/>
+    <w:p w14:paraId="610B9AF3" w14:textId="77777777" w:rsidR="005A7A84" w:rsidRDefault="005A7A84" w:rsidP="00734294"/>
+    <w:p w14:paraId="699F7DD1" w14:textId="046991D0" w:rsidR="001F14DC" w:rsidRDefault="00A75A28" w:rsidP="00734294">
+      <w:r w:rsidRPr="00A75A28">
+        <w:t>Brskalnik TARIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57F3C">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75A28">
+        <w:t xml:space="preserve">, zavihek </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6B1B">
+        <w:t xml:space="preserve">Uvoz/Izvoz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75A28">
+        <w:t>nam za vsak konkreten primer poda informacijo o dajatvah, ki jih je treba plačati, o pogojih, ki morajo biti izpolnjeni, da se lahko uveljavijo posamezne ugodnosti, možnih prepovedih in omejitvah itd. Posamezen ukrep pojasnjujejo dodane opombe, podana pa je tudi informacija o predpisu, na podlagi katerega je bil ukrep uveden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AAB510" w14:textId="77777777" w:rsidR="00862D72" w:rsidRDefault="00862D72" w:rsidP="00734294"/>
+    <w:p w14:paraId="7DF0DD22" w14:textId="0A7EAD49" w:rsidR="008F6B1B" w:rsidRDefault="003361AD" w:rsidP="00734294">
+      <w:r w:rsidRPr="003361AD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16FFE490" wp14:editId="71F02407">
-[...2 lines deleted...]
-            <wp:docPr id="15" name="Slika 15"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38CA829E" wp14:editId="0EE76AF0">
+            <wp:extent cx="5396230" cy="2599690"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="917017949" name="Slika 1" descr="Slika, ki vsebuje besede besedilo, posnetek zaslona, programska oprema, številka&#10;&#10;Vsebina, ustvarjena z UI, morda ni pravilna."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 6"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="917017949" name="Slika 1" descr="Slika, ki vsebuje besede besedilo, posnetek zaslona, programska oprema, številka&#10;&#10;Vsebina, ustvarjena z UI, morda ni pravilna."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5385435" cy="2131695"/>
+                      <a:ext cx="5396230" cy="2599690"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078E1803" w14:textId="77777777" w:rsidR="00874E26" w:rsidRDefault="00874E26" w:rsidP="00734294">
-[...142 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1C6055A5" w14:textId="77777777" w:rsidR="001F14DC" w:rsidRDefault="001F14DC" w:rsidP="001F14DC">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Zaslonska slika rezultata poizvedbe v modulu Uvoz/ Izvoz</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkEnd w:id="37"/>
-    <w:p w14:paraId="36C24AD2" w14:textId="77777777" w:rsidR="00302A3D" w:rsidRDefault="00302A3D" w:rsidP="00D358DA">
+    <w:p w14:paraId="56BD36C0" w14:textId="77777777" w:rsidR="00862D72" w:rsidRDefault="00862D72" w:rsidP="00D358DA">
       <w:pPr>
         <w:pStyle w:val="FURSnaslov1"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56BD36C0" w14:textId="77777777" w:rsidR="00862D72" w:rsidRDefault="00862D72" w:rsidP="00D358DA">
+    <w:p w14:paraId="33EA4323" w14:textId="7FCB201B" w:rsidR="00D358DA" w:rsidRPr="004B7558" w:rsidRDefault="00302A3D" w:rsidP="00D358DA">
       <w:pPr>
         <w:pStyle w:val="FURSnaslov1"/>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="38" w:name="_Toc145573362"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc233965445"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00D358DA">
         <w:t xml:space="preserve">.0 </w:t>
       </w:r>
       <w:r w:rsidR="001F14DC">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>TARIC</w:t>
       </w:r>
       <w:r w:rsidR="002B2779">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve"> dnevne datoteke</w:t>
       </w:r>
       <w:r w:rsidR="001F14DC">
         <w:rPr>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
@@ -4243,51 +4428,51 @@
         <w:t>XMLZunanji</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B57F3C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C67BB01" w14:textId="527DC52B" w:rsidR="00B57F3C" w:rsidRDefault="00B57F3C" w:rsidP="00734294"/>
     <w:p w14:paraId="3E01D81D" w14:textId="313F9CB4" w:rsidR="00B57F3C" w:rsidRDefault="007A6675" w:rsidP="00734294">
       <w:r>
         <w:t xml:space="preserve">Od 01. 11. 2023 je dostop do TARIC dnevnih datotek za zunanje uporabnike urejen samo preko spletnih funkcij TARIC. Dostop do dnevnih datotek preko FTP strežnika (star način) po tem datumu ni  mogoč. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B25F605" w14:textId="77777777" w:rsidR="006318BD" w:rsidRDefault="006318BD" w:rsidP="009F2195"/>
     <w:p w14:paraId="7A5C225C" w14:textId="77777777" w:rsidR="006318BD" w:rsidRDefault="006318BD" w:rsidP="009F2195"/>
     <w:p w14:paraId="3B9F3010" w14:textId="70896DE4" w:rsidR="00900CE3" w:rsidRPr="0004749E" w:rsidRDefault="00900CE3" w:rsidP="00900CE3">
       <w:pPr>
         <w:pStyle w:val="FURSnaslov2"/>
         <w:rPr>
           <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc145573363"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc233965446"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="002907BB">
         <w:rPr>
           <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002907BB">
         <w:rPr>
           <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>TARIC</w:t>
       </w:r>
       <w:r w:rsidR="00DA1D08">
@@ -4345,213 +4530,247 @@
       <w:r w:rsidR="002B2779">
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">se </w:t>
       </w:r>
       <w:r w:rsidR="00514787" w:rsidRPr="00514787">
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>uporablja</w:t>
       </w:r>
       <w:r w:rsidR="002907BB">
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>jo</w:t>
       </w:r>
       <w:r w:rsidR="00514787" w:rsidRPr="00514787">
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve"> od  01. 10. 2021 dalje. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D89A9F8" w14:textId="77777777" w:rsidR="00514787" w:rsidRPr="00514787" w:rsidRDefault="00514787" w:rsidP="00514787">
+    <w:p w14:paraId="75C53610" w14:textId="77777777" w:rsidR="00151BCC" w:rsidRDefault="00151BCC" w:rsidP="00514787"/>
+    <w:p w14:paraId="305B38E2" w14:textId="77777777" w:rsidR="00151BCC" w:rsidRDefault="00151BCC" w:rsidP="00151BCC">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:ind w:left="0"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t>Spletne storitve so dostopne na naslovu &lt;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Spletne storitve so dostopne na naslovu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624C7D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00514787">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00624C7D">
+        <w:rPr>
+          <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>urlnaslov</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00514787">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00624C7D">
+        <w:rPr>
+          <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> strežnika</w:t>
       </w:r>
-      <w:r w:rsidRPr="00514787">
-[...7 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00624C7D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>&gt;/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E3E5A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E3E5A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>/SITARIC3-RPC/Taric3ExtRpc/Taric3Ext</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624C7D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>/&lt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624C7D">
+        <w:rPr>
+          <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">ime </w:t>
+        <w:t>ime</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00514787">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00624C7D">
+        <w:rPr>
+          <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>funckije</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00514787">
-[...6 lines deleted...]
-    <w:p w14:paraId="654A5F6A" w14:textId="77777777" w:rsidR="00514787" w:rsidRDefault="00514787" w:rsidP="00514787">
+      <w:r w:rsidRPr="00624C7D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, kjer je:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A20B72" w14:textId="77777777" w:rsidR="00151BCC" w:rsidRDefault="00151BCC" w:rsidP="00151BCC">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">&lt;url naslov strežnika&gt; - url naslov strežnika, kjer je aplikacija nameščena npr. </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="007916D1">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
           </w:rPr>
           <w:t>https://ecarina-test.fu.gov.si</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> za testno okolje in </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="007916D1">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
           </w:rPr>
           <w:t>https://ecarina.fu.gov.si/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> za produkcijsko okolje</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713B5AEB" w14:textId="77777777" w:rsidR="00514787" w:rsidRDefault="00514787" w:rsidP="00514787">
+    <w:p w14:paraId="019DE9FC" w14:textId="77777777" w:rsidR="00151BCC" w:rsidRDefault="00151BCC" w:rsidP="00151BCC">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="003C321C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Pomembno:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kot omenjeno, naslov in dostop do storitev je odvisen od tega, kje in kako je storitev nameščena in ni predmet tega dokumenta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1BDB6A" w14:textId="77777777" w:rsidR="00514787" w:rsidRDefault="00514787" w:rsidP="00514787">
+    <w:p w14:paraId="22262CA9" w14:textId="77777777" w:rsidR="00151BCC" w:rsidRDefault="00151BCC" w:rsidP="00151BCC">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">&lt;ime funkcije&gt; - ime funkcije, npr. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>getProcedures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="00BD36AC" w14:textId="77777777" w:rsidR="00514787" w:rsidRDefault="00514787" w:rsidP="00514787">
+    <w:p w14:paraId="2D8C0725" w14:textId="77777777" w:rsidR="00151BCC" w:rsidRDefault="00151BCC" w:rsidP="00151BCC">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Primer url naslova za dostop do funkcije </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ping</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E70AB2" w14:textId="77777777" w:rsidR="00514787" w:rsidRPr="004C28BE" w:rsidRDefault="00000000" w:rsidP="00514787">
+    <w:p w14:paraId="6FFADAD0" w14:textId="77777777" w:rsidR="00151BCC" w:rsidRPr="004C28BE" w:rsidRDefault="00151BCC" w:rsidP="00151BCC">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00514787" w:rsidRPr="007916D1">
+        <w:r w:rsidRPr="002130AE">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
           </w:rPr>
-          <w:t>https://ecarina-test.fu.gov.si/SiTaric3-ZZ-WS-96-85/Taric3ExtRpc/Taric3Ext/ping?message=test</w:t>
+          <w:t>https://ecarina-test.fu.gov.si/SITARIC3-RPC/Taric3ExtRpc/Taric3Ext/ping?message=test</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00514787">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9240EE" w14:textId="77777777" w:rsidR="00514787" w:rsidRDefault="00514787" w:rsidP="00514787">
+    <w:p w14:paraId="131763DC" w14:textId="77777777" w:rsidR="00151BCC" w:rsidRDefault="00151BCC" w:rsidP="00514787"/>
+    <w:p w14:paraId="60BF9245" w14:textId="77777777" w:rsidR="00151BCC" w:rsidRDefault="00151BCC" w:rsidP="00514787"/>
+    <w:p w14:paraId="3B9240EE" w14:textId="29B80152" w:rsidR="00514787" w:rsidRDefault="00514787" w:rsidP="00514787">
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0073187B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>POMEMBNO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Uporaba spletnih storitev je narejena z uporabo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>t.i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. »</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Basic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -4611,316 +4830,396 @@
         </w:rPr>
         <w:t xml:space="preserve"> primeri uporabe preko </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B6759E" w:rsidRPr="00B6759E">
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>SoapUi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B6759E" w:rsidRPr="00B6759E">
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34409DE8" w14:textId="77777777" w:rsidR="007D25F7" w:rsidRDefault="007D25F7" w:rsidP="00B6759E">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DF6A21A" w14:textId="0F7CC25C" w:rsidR="00900CE3" w:rsidRDefault="00547BC9" w:rsidP="00511973">
-[...9 lines deleted...]
-        <w:object w:dxaOrig="1543" w:dyaOrig="1000" w14:anchorId="40390FC6">
+    <w:p w14:paraId="69B58A99" w14:textId="1E3A6ACE" w:rsidR="00900CE3" w:rsidRDefault="00141DF0" w:rsidP="00511973">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1543" w:dyaOrig="1000" w14:anchorId="42201D74">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:77.25pt;height:50.25pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:77.25pt;height:50.25pt" o:ole="">
             <v:imagedata r:id="rId24" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="FoxitReader.Document" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1786270296" r:id="rId25"/>
+          <o:OLEObject Type="Embed" ProgID="FoxitReader.Document" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1844578200" r:id="rId25"/>
         </w:object>
       </w:r>
-      <w:r w:rsidR="00DA1D08">
-[...3 lines deleted...]
-        <w:object w:dxaOrig="1543" w:dyaOrig="1000" w14:anchorId="2ED754C7">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1543" w:dyaOrig="1000" w14:anchorId="6E4EEA52">
           <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:77.25pt;height:50.25pt" o:ole="">
             <v:imagedata r:id="rId26" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1786270297" r:id="rId27"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1844578201" r:id="rId27"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B58A99" w14:textId="77777777" w:rsidR="00900CE3" w:rsidRPr="00480712" w:rsidRDefault="00900CE3" w:rsidP="00511973">
+    <w:p w14:paraId="5F2416CA" w14:textId="77777777" w:rsidR="00673B71" w:rsidRDefault="00673B71" w:rsidP="00511973">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+    </w:p>
+    <w:p w14:paraId="21D5E66A" w14:textId="4F4D5F1C" w:rsidR="00673B71" w:rsidRDefault="00673B71" w:rsidP="00511973">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673B71">
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:t>Za pravilno branje in interpretacijo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podatkov </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673B71">
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TARIC XML dnevne datoteke se uporablja zadnja verzija TARIC XSD </w:t>
+      </w:r>
+      <w:r w:rsidR="008C490B">
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:t>sheme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673B71">
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BF41AB" w14:textId="77777777" w:rsidR="009B081B" w:rsidRDefault="009B081B" w:rsidP="00511973">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1207BB" w14:textId="04264497" w:rsidR="00673B71" w:rsidRPr="00673B71" w:rsidRDefault="00673B71" w:rsidP="00511973">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1543" w:dyaOrig="1000" w14:anchorId="3300446A">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:77.25pt;height:50.25pt" o:ole="">
+            <v:imagedata r:id="rId28" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1844578202" r:id="rId29"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="00F95F69">
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1543" w:dyaOrig="1000" w14:anchorId="28F5B59D">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:77.25pt;height:50.25pt" o:ole="">
+            <v:imagedata r:id="rId30" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1844578203" r:id="rId31"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="00F95F69">
+        <w:rPr>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1543" w:dyaOrig="1000" w14:anchorId="4B221299">
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:77.25pt;height:50.25pt" o:ole="">
+            <v:imagedata r:id="rId32" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1029" DrawAspect="Icon" ObjectID="_1844578204" r:id="rId33"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00673B71" w:rsidRPr="00673B71" w:rsidSect="00783310">
+      <w:headerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:headerReference w:type="first" r:id="rId36"/>
+      <w:footerReference w:type="first" r:id="rId37"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="964" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5984B5DF" w14:textId="77777777" w:rsidR="006300F1" w:rsidRDefault="006300F1">
+    <w:p w14:paraId="67030C82" w14:textId="77777777" w:rsidR="002C4DDF" w:rsidRDefault="002C4DDF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53421A4E" w14:textId="77777777" w:rsidR="006300F1" w:rsidRDefault="006300F1"/>
+    <w:p w14:paraId="7B03B4BC" w14:textId="77777777" w:rsidR="002C4DDF" w:rsidRDefault="002C4DDF"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BBA0331" w14:textId="77777777" w:rsidR="006300F1" w:rsidRDefault="006300F1">
+    <w:p w14:paraId="319D64F1" w14:textId="77777777" w:rsidR="002C4DDF" w:rsidRDefault="002C4DDF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A193037" w14:textId="77777777" w:rsidR="006300F1" w:rsidRDefault="006300F1"/>
+    <w:p w14:paraId="7E3632BC" w14:textId="77777777" w:rsidR="002C4DDF" w:rsidRDefault="002C4DDF"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Republika">
     <w:panose1 w:val="02000506040000020004"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Republika Bold">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02000806030000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="03000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21F3E1F7" w14:textId="77777777" w:rsidR="004925E0" w:rsidRDefault="004925E0" w:rsidP="009F30FB">
     <w:pPr>
       <w:pStyle w:val="Noga"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C03070">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="24308DC2" w14:textId="77777777" w:rsidR="004925E0" w:rsidRDefault="004925E0" w:rsidP="009F30FB">
     <w:pPr>
       <w:pStyle w:val="Noga"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="227B89FC" w14:textId="77777777" w:rsidR="004925E0" w:rsidRDefault="004925E0" w:rsidP="00751D38">
     <w:pPr>
       <w:pStyle w:val="Noga"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49129C33" w14:textId="77777777" w:rsidR="006300F1" w:rsidRDefault="006300F1">
+    <w:p w14:paraId="2C8CE395" w14:textId="77777777" w:rsidR="002C4DDF" w:rsidRDefault="002C4DDF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FF2379" w14:textId="77777777" w:rsidR="006300F1" w:rsidRDefault="006300F1"/>
+    <w:p w14:paraId="34038DD1" w14:textId="77777777" w:rsidR="002C4DDF" w:rsidRDefault="002C4DDF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43FFF4F3" w14:textId="77777777" w:rsidR="006300F1" w:rsidRDefault="006300F1">
+    <w:p w14:paraId="2F865B61" w14:textId="77777777" w:rsidR="002C4DDF" w:rsidRDefault="002C4DDF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D64F634" w14:textId="77777777" w:rsidR="006300F1" w:rsidRDefault="006300F1"/>
+    <w:p w14:paraId="506C65CA" w14:textId="77777777" w:rsidR="002C4DDF" w:rsidRDefault="002C4DDF"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BDF9B81" w14:textId="77777777" w:rsidR="004925E0" w:rsidRPr="00110CBD" w:rsidRDefault="004925E0" w:rsidP="007D75CF">
     <w:pPr>
       <w:pStyle w:val="Glava"/>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Republika" w:hAnsi="Republika"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5C5D947B" w14:textId="77777777" w:rsidR="004925E0" w:rsidRDefault="004925E0"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:bottomFromText="6005" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="925" w:tblpY="869"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="649"/>
     </w:tblGrid>
     <w:tr w:rsidR="004925E0" w:rsidRPr="008F3500" w14:paraId="67F57B74" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:hRule="exact" w:val="847"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="567" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2600F835" w14:textId="77777777" w:rsidR="004925E0" w:rsidRDefault="004925E0" w:rsidP="00D248DE">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
@@ -5383,51 +5682,51 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>www.fu.gov.si</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1E38300D" w14:textId="77777777" w:rsidR="004925E0" w:rsidRPr="008F3500" w:rsidRDefault="004925E0" w:rsidP="007D75CF">
     <w:pPr>
       <w:pStyle w:val="Glava"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="5112"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="016B17F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23B09BC8"/>
     <w:lvl w:ilvl="0" w:tplc="04240001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6674,51 +6973,51 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1190142557">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2135366827">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1916040717">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="258804124">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2084251988">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="535429298">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="284"/>
   <w:drawingGridVerticalSpacing w:val="284"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#428299"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -6751,296 +7050,315 @@
     <w:rsid w:val="00051500"/>
     <w:rsid w:val="000517B6"/>
     <w:rsid w:val="0006094B"/>
     <w:rsid w:val="00062FBF"/>
     <w:rsid w:val="0006421E"/>
     <w:rsid w:val="000709C3"/>
     <w:rsid w:val="000805EA"/>
     <w:rsid w:val="0008352D"/>
     <w:rsid w:val="000934E6"/>
     <w:rsid w:val="000A488B"/>
     <w:rsid w:val="000A7238"/>
     <w:rsid w:val="000B0B21"/>
     <w:rsid w:val="000C0D12"/>
     <w:rsid w:val="000C203D"/>
     <w:rsid w:val="000C2273"/>
     <w:rsid w:val="000C7716"/>
     <w:rsid w:val="000D2094"/>
     <w:rsid w:val="000D6D75"/>
     <w:rsid w:val="00101619"/>
     <w:rsid w:val="00104234"/>
     <w:rsid w:val="001120F3"/>
     <w:rsid w:val="001163C9"/>
     <w:rsid w:val="00117D29"/>
     <w:rsid w:val="00134349"/>
     <w:rsid w:val="001357B2"/>
+    <w:rsid w:val="00141DF0"/>
     <w:rsid w:val="00151717"/>
+    <w:rsid w:val="00151BCC"/>
+    <w:rsid w:val="0015240E"/>
     <w:rsid w:val="00153050"/>
     <w:rsid w:val="0017690B"/>
     <w:rsid w:val="0018564A"/>
     <w:rsid w:val="00187886"/>
     <w:rsid w:val="001A3BA5"/>
     <w:rsid w:val="001B25A3"/>
     <w:rsid w:val="001B56C1"/>
     <w:rsid w:val="001C16E6"/>
     <w:rsid w:val="001C2D67"/>
+    <w:rsid w:val="001E6DA7"/>
     <w:rsid w:val="001F14DC"/>
     <w:rsid w:val="001F4287"/>
     <w:rsid w:val="001F7BC0"/>
     <w:rsid w:val="00202A77"/>
     <w:rsid w:val="00205ADD"/>
     <w:rsid w:val="002106F5"/>
     <w:rsid w:val="00212D08"/>
     <w:rsid w:val="00213FED"/>
     <w:rsid w:val="00220E2F"/>
     <w:rsid w:val="00225DE2"/>
     <w:rsid w:val="002276F7"/>
     <w:rsid w:val="002302D9"/>
     <w:rsid w:val="002553A6"/>
     <w:rsid w:val="00264CFF"/>
     <w:rsid w:val="0026624F"/>
     <w:rsid w:val="002672DB"/>
     <w:rsid w:val="00271CE5"/>
     <w:rsid w:val="00276637"/>
     <w:rsid w:val="002806F9"/>
     <w:rsid w:val="00281433"/>
     <w:rsid w:val="00282020"/>
     <w:rsid w:val="002907BB"/>
     <w:rsid w:val="002A1B0B"/>
     <w:rsid w:val="002A5510"/>
     <w:rsid w:val="002B2779"/>
+    <w:rsid w:val="002C4DDF"/>
     <w:rsid w:val="002D11BC"/>
     <w:rsid w:val="002D2E0B"/>
     <w:rsid w:val="002D5E4D"/>
     <w:rsid w:val="002E3F50"/>
     <w:rsid w:val="002E4D85"/>
     <w:rsid w:val="00302A3D"/>
     <w:rsid w:val="00313051"/>
+    <w:rsid w:val="003361AD"/>
     <w:rsid w:val="00342BA0"/>
     <w:rsid w:val="00343EA3"/>
     <w:rsid w:val="003636BF"/>
     <w:rsid w:val="00370AA7"/>
     <w:rsid w:val="0037479F"/>
     <w:rsid w:val="003810F7"/>
     <w:rsid w:val="003845B4"/>
     <w:rsid w:val="00387B1A"/>
     <w:rsid w:val="003A28B5"/>
     <w:rsid w:val="003B0CAC"/>
     <w:rsid w:val="003C310E"/>
     <w:rsid w:val="003C7E1F"/>
     <w:rsid w:val="003D4F58"/>
     <w:rsid w:val="003D6365"/>
     <w:rsid w:val="003D63D5"/>
     <w:rsid w:val="003D7A43"/>
     <w:rsid w:val="003E0334"/>
     <w:rsid w:val="003E1C74"/>
     <w:rsid w:val="00400D36"/>
     <w:rsid w:val="00403340"/>
+    <w:rsid w:val="004100F0"/>
     <w:rsid w:val="004165D8"/>
     <w:rsid w:val="00425910"/>
+    <w:rsid w:val="00427D0C"/>
     <w:rsid w:val="00445C98"/>
     <w:rsid w:val="00453917"/>
     <w:rsid w:val="00461FBC"/>
     <w:rsid w:val="00467F57"/>
     <w:rsid w:val="00477AF0"/>
     <w:rsid w:val="00480712"/>
     <w:rsid w:val="004925E0"/>
     <w:rsid w:val="004B112D"/>
     <w:rsid w:val="004B7558"/>
     <w:rsid w:val="004B7BB7"/>
     <w:rsid w:val="004C5000"/>
     <w:rsid w:val="004D6C36"/>
     <w:rsid w:val="004F2A9F"/>
+    <w:rsid w:val="004F619C"/>
     <w:rsid w:val="00504D2B"/>
     <w:rsid w:val="00511973"/>
     <w:rsid w:val="0051286D"/>
     <w:rsid w:val="00514787"/>
     <w:rsid w:val="00517C28"/>
     <w:rsid w:val="00521A8B"/>
     <w:rsid w:val="0052604F"/>
     <w:rsid w:val="00526246"/>
     <w:rsid w:val="00530242"/>
+    <w:rsid w:val="005377D5"/>
     <w:rsid w:val="00540465"/>
     <w:rsid w:val="00547BC9"/>
     <w:rsid w:val="005502FE"/>
     <w:rsid w:val="005519F3"/>
     <w:rsid w:val="00554DA3"/>
     <w:rsid w:val="005649CC"/>
     <w:rsid w:val="00564FE1"/>
     <w:rsid w:val="00567106"/>
     <w:rsid w:val="0058018A"/>
     <w:rsid w:val="00584990"/>
     <w:rsid w:val="005879F1"/>
+    <w:rsid w:val="005A7A84"/>
     <w:rsid w:val="005C6142"/>
     <w:rsid w:val="005C656C"/>
     <w:rsid w:val="005C67FD"/>
     <w:rsid w:val="005C7F24"/>
     <w:rsid w:val="005D4DF6"/>
     <w:rsid w:val="005E1D3C"/>
     <w:rsid w:val="005F445F"/>
+    <w:rsid w:val="006228B8"/>
     <w:rsid w:val="00627D56"/>
     <w:rsid w:val="006300F1"/>
     <w:rsid w:val="00630164"/>
     <w:rsid w:val="006318BD"/>
     <w:rsid w:val="00631930"/>
     <w:rsid w:val="00632253"/>
     <w:rsid w:val="00632C55"/>
     <w:rsid w:val="00642511"/>
     <w:rsid w:val="00642714"/>
     <w:rsid w:val="00643C4E"/>
     <w:rsid w:val="006455CE"/>
     <w:rsid w:val="00655145"/>
     <w:rsid w:val="00657B9E"/>
     <w:rsid w:val="006626BB"/>
+    <w:rsid w:val="00666FE0"/>
     <w:rsid w:val="00666FE7"/>
     <w:rsid w:val="00667BB9"/>
     <w:rsid w:val="00671549"/>
+    <w:rsid w:val="00673B71"/>
     <w:rsid w:val="006750AE"/>
     <w:rsid w:val="00696556"/>
     <w:rsid w:val="006A177E"/>
     <w:rsid w:val="006A27C4"/>
     <w:rsid w:val="006B50B4"/>
     <w:rsid w:val="006C2983"/>
     <w:rsid w:val="006D0AF1"/>
     <w:rsid w:val="006D1EEB"/>
     <w:rsid w:val="006D2FCD"/>
     <w:rsid w:val="006D42D9"/>
     <w:rsid w:val="006D5B74"/>
     <w:rsid w:val="006D60D0"/>
     <w:rsid w:val="006E1F36"/>
     <w:rsid w:val="006F3A28"/>
     <w:rsid w:val="00726463"/>
     <w:rsid w:val="00733017"/>
     <w:rsid w:val="00734294"/>
     <w:rsid w:val="007472BF"/>
     <w:rsid w:val="00751D38"/>
     <w:rsid w:val="00751EB0"/>
     <w:rsid w:val="00764F81"/>
     <w:rsid w:val="007708C5"/>
     <w:rsid w:val="00781E9B"/>
     <w:rsid w:val="00783310"/>
     <w:rsid w:val="00794FD1"/>
     <w:rsid w:val="007964DB"/>
     <w:rsid w:val="007A4A6D"/>
     <w:rsid w:val="007A4C8A"/>
     <w:rsid w:val="007A6675"/>
     <w:rsid w:val="007B192B"/>
     <w:rsid w:val="007B36C2"/>
     <w:rsid w:val="007C2CA4"/>
     <w:rsid w:val="007D1BCF"/>
     <w:rsid w:val="007D25F7"/>
     <w:rsid w:val="007D75CF"/>
     <w:rsid w:val="007E6DC5"/>
     <w:rsid w:val="008110B2"/>
     <w:rsid w:val="00811C6F"/>
     <w:rsid w:val="0081413C"/>
     <w:rsid w:val="00815B7D"/>
     <w:rsid w:val="0082025F"/>
     <w:rsid w:val="008259ED"/>
     <w:rsid w:val="00830A72"/>
     <w:rsid w:val="00835A1B"/>
     <w:rsid w:val="00837285"/>
     <w:rsid w:val="008417B7"/>
+    <w:rsid w:val="00844D02"/>
     <w:rsid w:val="008468B7"/>
     <w:rsid w:val="008514BE"/>
     <w:rsid w:val="00853F7E"/>
     <w:rsid w:val="00862D72"/>
     <w:rsid w:val="00874E26"/>
     <w:rsid w:val="0088043C"/>
     <w:rsid w:val="00885551"/>
     <w:rsid w:val="00887E1E"/>
     <w:rsid w:val="008906C9"/>
     <w:rsid w:val="008938EA"/>
     <w:rsid w:val="008A121E"/>
     <w:rsid w:val="008B2660"/>
     <w:rsid w:val="008B5926"/>
     <w:rsid w:val="008C1180"/>
     <w:rsid w:val="008C337C"/>
+    <w:rsid w:val="008C490B"/>
     <w:rsid w:val="008C5738"/>
     <w:rsid w:val="008C5A44"/>
     <w:rsid w:val="008C6CEA"/>
     <w:rsid w:val="008D04F0"/>
     <w:rsid w:val="008D5F52"/>
     <w:rsid w:val="008E0ECC"/>
     <w:rsid w:val="008F026E"/>
     <w:rsid w:val="008F3500"/>
     <w:rsid w:val="008F6B1B"/>
     <w:rsid w:val="00900CE3"/>
     <w:rsid w:val="00901D7D"/>
     <w:rsid w:val="00901F66"/>
     <w:rsid w:val="00902634"/>
     <w:rsid w:val="00903C5A"/>
     <w:rsid w:val="009138C8"/>
     <w:rsid w:val="00924E3C"/>
     <w:rsid w:val="00932B87"/>
     <w:rsid w:val="009477FA"/>
     <w:rsid w:val="009541F3"/>
     <w:rsid w:val="009612BB"/>
     <w:rsid w:val="00965825"/>
     <w:rsid w:val="009814FA"/>
+    <w:rsid w:val="00994315"/>
+    <w:rsid w:val="009B081B"/>
     <w:rsid w:val="009B2A8C"/>
     <w:rsid w:val="009D1087"/>
     <w:rsid w:val="009D77CA"/>
     <w:rsid w:val="009E33DE"/>
     <w:rsid w:val="009E5A0C"/>
     <w:rsid w:val="009E6AC6"/>
     <w:rsid w:val="009F2195"/>
     <w:rsid w:val="009F30FB"/>
     <w:rsid w:val="009F784C"/>
     <w:rsid w:val="00A000F2"/>
     <w:rsid w:val="00A125C5"/>
     <w:rsid w:val="00A12D5C"/>
     <w:rsid w:val="00A20B23"/>
     <w:rsid w:val="00A22D1D"/>
     <w:rsid w:val="00A32218"/>
     <w:rsid w:val="00A4747B"/>
     <w:rsid w:val="00A5039D"/>
     <w:rsid w:val="00A52349"/>
     <w:rsid w:val="00A52A6A"/>
     <w:rsid w:val="00A57ED8"/>
     <w:rsid w:val="00A61123"/>
     <w:rsid w:val="00A6548F"/>
     <w:rsid w:val="00A65EE7"/>
     <w:rsid w:val="00A70133"/>
     <w:rsid w:val="00A70B92"/>
     <w:rsid w:val="00A75A28"/>
     <w:rsid w:val="00A82FCC"/>
     <w:rsid w:val="00A85AE3"/>
     <w:rsid w:val="00AA0CD0"/>
     <w:rsid w:val="00AA381C"/>
     <w:rsid w:val="00AC5C16"/>
     <w:rsid w:val="00AD0D09"/>
     <w:rsid w:val="00AD1188"/>
     <w:rsid w:val="00AD1DBB"/>
     <w:rsid w:val="00AE74B8"/>
     <w:rsid w:val="00B048D2"/>
     <w:rsid w:val="00B1337D"/>
     <w:rsid w:val="00B17141"/>
     <w:rsid w:val="00B17272"/>
     <w:rsid w:val="00B27607"/>
     <w:rsid w:val="00B31575"/>
     <w:rsid w:val="00B37973"/>
+    <w:rsid w:val="00B417EB"/>
     <w:rsid w:val="00B47AF6"/>
     <w:rsid w:val="00B53904"/>
     <w:rsid w:val="00B57F3C"/>
     <w:rsid w:val="00B6154E"/>
     <w:rsid w:val="00B662CF"/>
     <w:rsid w:val="00B6759E"/>
     <w:rsid w:val="00B67CE4"/>
     <w:rsid w:val="00B756B5"/>
     <w:rsid w:val="00B77BD2"/>
     <w:rsid w:val="00B8547D"/>
     <w:rsid w:val="00B90918"/>
     <w:rsid w:val="00BA0689"/>
     <w:rsid w:val="00BA0C10"/>
     <w:rsid w:val="00BA4D0D"/>
     <w:rsid w:val="00BA5038"/>
     <w:rsid w:val="00BA5B49"/>
     <w:rsid w:val="00BC4A42"/>
     <w:rsid w:val="00BC773A"/>
     <w:rsid w:val="00BE094A"/>
     <w:rsid w:val="00BE379C"/>
     <w:rsid w:val="00BE6098"/>
     <w:rsid w:val="00BE7438"/>
     <w:rsid w:val="00BE7B70"/>
     <w:rsid w:val="00BF0FC7"/>
     <w:rsid w:val="00BF5E5B"/>
@@ -7051,162 +7369,175 @@
     <w:rsid w:val="00C30271"/>
     <w:rsid w:val="00C342BF"/>
     <w:rsid w:val="00C4245F"/>
     <w:rsid w:val="00C47F8D"/>
     <w:rsid w:val="00C53919"/>
     <w:rsid w:val="00C64874"/>
     <w:rsid w:val="00C65EA0"/>
     <w:rsid w:val="00C81391"/>
     <w:rsid w:val="00C85D5D"/>
     <w:rsid w:val="00C92898"/>
     <w:rsid w:val="00C9359B"/>
     <w:rsid w:val="00C94791"/>
     <w:rsid w:val="00C96CF5"/>
     <w:rsid w:val="00CA3F03"/>
     <w:rsid w:val="00CA568A"/>
     <w:rsid w:val="00CA699D"/>
     <w:rsid w:val="00CB2112"/>
     <w:rsid w:val="00CB270E"/>
     <w:rsid w:val="00CC179C"/>
     <w:rsid w:val="00CD0319"/>
     <w:rsid w:val="00CD0423"/>
     <w:rsid w:val="00CD2B12"/>
     <w:rsid w:val="00CD6D97"/>
     <w:rsid w:val="00CE4752"/>
     <w:rsid w:val="00CE4C99"/>
+    <w:rsid w:val="00CE6C25"/>
     <w:rsid w:val="00CE72B1"/>
     <w:rsid w:val="00CE7514"/>
     <w:rsid w:val="00CF01B4"/>
     <w:rsid w:val="00CF57C6"/>
     <w:rsid w:val="00D0088A"/>
     <w:rsid w:val="00D04914"/>
+    <w:rsid w:val="00D05CEC"/>
     <w:rsid w:val="00D06134"/>
     <w:rsid w:val="00D226CF"/>
     <w:rsid w:val="00D248DE"/>
     <w:rsid w:val="00D30D7B"/>
+    <w:rsid w:val="00D33ECB"/>
     <w:rsid w:val="00D358DA"/>
     <w:rsid w:val="00D43286"/>
     <w:rsid w:val="00D45012"/>
     <w:rsid w:val="00D45203"/>
     <w:rsid w:val="00D67B81"/>
     <w:rsid w:val="00D7096F"/>
     <w:rsid w:val="00D72DA8"/>
     <w:rsid w:val="00D7645D"/>
     <w:rsid w:val="00D82C26"/>
     <w:rsid w:val="00D830AD"/>
     <w:rsid w:val="00D84DA6"/>
     <w:rsid w:val="00D8542D"/>
     <w:rsid w:val="00DA1D08"/>
     <w:rsid w:val="00DA2C9A"/>
     <w:rsid w:val="00DC00E9"/>
     <w:rsid w:val="00DC247B"/>
+    <w:rsid w:val="00DC5129"/>
     <w:rsid w:val="00DC6A71"/>
+    <w:rsid w:val="00DD2EA1"/>
     <w:rsid w:val="00DE3805"/>
     <w:rsid w:val="00DE5B46"/>
     <w:rsid w:val="00E0357D"/>
     <w:rsid w:val="00E10222"/>
+    <w:rsid w:val="00E1416C"/>
     <w:rsid w:val="00E159A4"/>
     <w:rsid w:val="00E24EC2"/>
     <w:rsid w:val="00E27E01"/>
     <w:rsid w:val="00E33AF0"/>
     <w:rsid w:val="00E34D71"/>
     <w:rsid w:val="00E36346"/>
     <w:rsid w:val="00E42551"/>
     <w:rsid w:val="00E57198"/>
     <w:rsid w:val="00E572FE"/>
+    <w:rsid w:val="00E61E3F"/>
     <w:rsid w:val="00E76B8F"/>
     <w:rsid w:val="00E814D6"/>
     <w:rsid w:val="00E83617"/>
     <w:rsid w:val="00E853E8"/>
+    <w:rsid w:val="00E91E8E"/>
+    <w:rsid w:val="00EA19FC"/>
     <w:rsid w:val="00EA6DE7"/>
     <w:rsid w:val="00EC7C7D"/>
     <w:rsid w:val="00ED7E82"/>
     <w:rsid w:val="00EE4702"/>
     <w:rsid w:val="00EE47E0"/>
     <w:rsid w:val="00EE6836"/>
     <w:rsid w:val="00EE7156"/>
     <w:rsid w:val="00EF1444"/>
     <w:rsid w:val="00EF4E39"/>
+    <w:rsid w:val="00EF6C3C"/>
     <w:rsid w:val="00F04E79"/>
     <w:rsid w:val="00F04EEB"/>
+    <w:rsid w:val="00F06EB5"/>
     <w:rsid w:val="00F079C5"/>
     <w:rsid w:val="00F11C41"/>
     <w:rsid w:val="00F240BB"/>
     <w:rsid w:val="00F46724"/>
     <w:rsid w:val="00F50EB8"/>
     <w:rsid w:val="00F57FED"/>
     <w:rsid w:val="00F721BD"/>
     <w:rsid w:val="00F75F95"/>
     <w:rsid w:val="00F825FF"/>
     <w:rsid w:val="00F907E8"/>
     <w:rsid w:val="00F92CFC"/>
     <w:rsid w:val="00F949F3"/>
+    <w:rsid w:val="00F95F69"/>
     <w:rsid w:val="00F96F25"/>
     <w:rsid w:val="00FA4283"/>
+    <w:rsid w:val="00FB05AB"/>
     <w:rsid w:val="00FB1BBE"/>
     <w:rsid w:val="00FC13DF"/>
     <w:rsid w:val="00FC230B"/>
     <w:rsid w:val="00FC7259"/>
     <w:rsid w:val="00FD2BEC"/>
     <w:rsid w:val="00FF68BC"/>
     <w:rsid w:val="00FF782C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sl-SI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#428299"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5646C676"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4FA39100-3847-4B75-9B7C-CF6BC13BD4BF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sl-SI" w:eastAsia="sl-SI" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
@@ -8118,75 +8449,77 @@
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="lennaslov1">
     <w:name w:val="lennaslov1"/>
     <w:basedOn w:val="Navaden"/>
     <w:rsid w:val="0002114E"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Telobesedila">
     <w:name w:val="Body Text"/>
+    <w:aliases w:val="bt,I3Body Text,heading_txt,bodytxy2,CV Body Text,One Page Summary,Bodytext,paragraph 2,body indent,NoticeText-List,B,b,Paragraph second,Tempo Body Text,heading3,body text,3 indent,heading31,body text1,3 indent1,heading32,body text2"/>
     <w:basedOn w:val="Navaden"/>
     <w:link w:val="TelobesedilaZnak"/>
     <w:rsid w:val="00514787"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="709"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TelobesedilaZnak">
     <w:name w:val="Telo besedila Znak"/>
+    <w:aliases w:val="bt Znak,I3Body Text Znak,heading_txt Znak,bodytxy2 Znak,CV Body Text Znak,One Page Summary Znak,Bodytext Znak,paragraph 2 Znak,body indent Znak,NoticeText-List Znak,B Znak,b Znak,Paragraph second Znak,Tempo Body Text Znak"/>
     <w:link w:val="Telobesedila"/>
     <w:rsid w:val="00514787"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="201596370">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="215704810">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9728,51 +10061,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2018843531">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarina.fu.gov.si/wps/portal/e-carina/Home/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.halcom.si" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarina-test.fu.gov.si" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://postarca.posta.si" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/taxation_customs/dds2/taric/taric_consultation.jsp?Lang=sl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sigen-ca.si" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarina-test.fu.gov.si/SiTaric3-ZZ-WS-96-85/Taric3ExtRpc/Taric3Ext/ping?message=test" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sigov-ca.gov.si" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarina.fu.gov.si/wps/portal/e-carina/Home/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nlb.si" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarina.fu.gov.si/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarina.fu.gov.si/wps/portal/e-carina/Home/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.halcom.si" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarina-test.fu.gov.si" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://postarca.posta.si" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/taxation_customs/dds2/taric/taric_consultation.jsp?Lang=sl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sigen-ca.si" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarina-test.fu.gov.si/SITARIC3-RPC/Taric3ExtRpc/Taric3Ext/ping?message=test" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sigov-ca.gov.si" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarina.fu.gov.si/wps/portal/e-carina/Home/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nlb.si" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarina.fu.gov.si/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Officeova tema">
   <a:themeElements>
     <a:clrScheme name="Pisarna">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10047,75 +10380,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0EF9453-3705-4BAD-AFFB-1B75300AD0A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1543</Words>
-  <Characters>8799</Characters>
+  <Words>1574</Words>
+  <Characters>8973</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Številka:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Davčna Uprava RS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10322</CharactersWithSpaces>
+  <CharactersWithSpaces>10526</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="162" baseType="variant">
       <vt:variant>
         <vt:i4>327796</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>105</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.fu.gov.si/carina/poslovanje_z_nami/e_carina/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1835022</vt:i4>
       </vt:variant>
       <vt:variant>